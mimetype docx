--- v0 (2026-07-23)
+++ v1 (2026-10-22)
@@ -9,50 +9,52 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BD452E" w:rsidRDefault="00DD3BDF" w:rsidP="00A87457">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:noProof/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0032695F">
         <w:rPr>
           <w:rFonts w:cs="Cordia New"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5731510" cy="5731510"/>
             <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
             <wp:docPr id="47" name="Picture 47" descr="Z:\CRUISE\Program Thai\Disney Cruise\Adventure\DA_3Night\2026-2027\QQCRSIN-DA001_0.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -410,51 +412,51 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF5775">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FA6892" w:rsidRPr="00FF5775" w:rsidRDefault="0059400C" w:rsidP="00FA6892">
+          <w:p w:rsidR="00FA6892" w:rsidRPr="00FF5775" w:rsidRDefault="00AB285B" w:rsidP="00FA6892">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:tooltip="Cruise ship" w:history="1">
               <w:r w:rsidR="00FA6892" w:rsidRPr="00FF5775">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="0000FF"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Cruise ship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -1421,62 +1423,62 @@
                 <wp:docPr id="27" name="Text Box 27"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2586355" cy="3439795"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00757DC5" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                          <w:p w:rsidR="00644616" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:szCs w:val="22"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="00FF5775" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                          <w:p w:rsidR="00644616" w:rsidRPr="00FF5775" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Check in </w:t>
                             </w:r>
                             <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
@@ -1491,101 +1493,101 @@
                             <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Bay Cruise Singapore</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="00FF5775" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                          <w:p w:rsidR="00644616" w:rsidRPr="00FF5775" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="22"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="22"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>วันแรกของการเดินทาง</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="00FF5775" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                          <w:p w:rsidR="00644616" w:rsidRPr="00FF5775" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="22"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="22"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ทุกท่านควรเดินทางมาถึงท่าเรือ</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="00FF5775" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                          <w:p w:rsidR="00644616" w:rsidRPr="00FF5775" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:noProof/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:szCs w:val="22"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
@@ -1629,116 +1631,116 @@
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0070C0"/>
                                 <w:szCs w:val="22"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>สิงคโปร์</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="00FF5775" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                          <w:p w:rsidR="00644616" w:rsidRPr="00FF5775" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Marina Bay Cruise Centre Singapore 61 Marina Coastal </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Dr</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>, Singapore 018947</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="00FF5775" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                          <w:p w:rsidR="00644616" w:rsidRPr="00FF5775" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="22"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="22"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>เพื่อทำการเช็คอินก่อนอย่างน้อย3 ชั่วโมงก่อนเรือออก</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="00BF32FE" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                          <w:p w:rsidR="00644616" w:rsidRPr="00BF32FE" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">จากสนามบิน ชางงี เดินทางโดย </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FF5775">
@@ -1758,51 +1760,51 @@
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>มาถึงท่าเรือใช้เวลาประมาณ 20 นาที</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FF5775">
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ราคาประมาณ 500-700 บาท</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="00FC2D65" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                          <w:p w:rsidR="00644616" w:rsidRPr="00FC2D65" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="JasmineUPC" w:hAnsi="JasmineUPC" w:cs="JasmineUPC"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:noProof/>
                                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
@@ -1812,62 +1814,62 @@
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 27" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:23.5pt;margin-top:237.45pt;width:203.65pt;height:270.85pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrywTvUwIAAK0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8bxYIJAFliUgiqkpR&#10;EympcjZeL6zk9bi2YZf++j57F0KTnqpyMOP5eJ55M7PXN22t2U45X5HJ+fBswJkykorKrHP+42X5&#10;5YozH4QphCajcr5Xnt/MP3+6buxMjWhDulCOAcT4WWNzvgnBzrLMy42qhT8jqwyMJblaBFzdOiuc&#10;aIBe62w0GFxkDbnCOpLKe2jvOyOfJ/yyVDI8lqVXgemcI7eQTpfOVTyz+bWYrZ2wm0r2aYh/yKIW&#10;lcGjR6h7EQTbuuoDVF1JR57KcCapzqgsK6lSDahmOHhXzfNGWJVqATneHmny/w9Wft89OVYVOR9d&#10;cmZEjR69qDawW2oZVOCnsX4Gt2cLx9BCjz4f9B7KWHZbujr+oyAGO5jeH9mNaBLK0eTq4nwy4UzC&#10;dj4+n15OJxEnewu3zoevimoWhZw7tC+xKnYPPnSuB5f4middFctK63TZ+zvt2E6g0xiQghrOtPAB&#10;ypwv069/7Y8wbT4iufXqCDW5nd7eH/I8iUTWMTSL7HQsRCm0q7anbEXFHow56mbOW7msUNUDUnoS&#10;DkMGkrA44RFHqanJOfUSZxtyv/6mj/7oPaycNRjanPufW+EUKv1mMBXT4XgcpzxdxpPLES7u1LI6&#10;tZhtfUdga4gVtTKJ0T/og1g6ql+xX4v4KkzCSLyd83AQ70K3SthPqRaL5IS5tiI8mGcrI3RkN/bs&#10;pX0VzvaNDZiJ73QYbzF719/ON0YaWmwDlVVqfiS4Y7XnHTuRxqff37h0p/fk9faVmf8GAAD//wMA&#10;UEsDBBQABgAIAAAAIQBIUu8Q3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuLB20pStNpwlpN0Bi8ABukzXVGqdqsq68Pd4JTpblT7+/v9oubhCzmULvScF6lYAw1HrdU6fg&#10;+2v/UIAIEUnj4Mko+DEBtvXtTYWl9hf6NPMhdoJDKJSowMY4llKG1hqHYeVHQ3w7+slh5HXqpJ7w&#10;wuFukI9JkkuHPfEHi6N5taY9Hc5OgW7Ch9XzaY/xPaO22xWYFW9K3d8tuxcQ0SzxD4arPqtDzU6N&#10;P5MOYlCQPnOVeJ3pBgQDaZY+gWiYTNZ5DrKu5P8O9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAq8sE71MCAACtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEASFLvEN4AAAALAQAADwAAAAAAAAAAAAAAAACtBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" fillcolor="window" strokecolor="#5b9bd5">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00757DC5" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                    <w:p w:rsidR="00644616" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:szCs w:val="22"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="00FF5775" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                    <w:p w:rsidR="00644616" w:rsidRPr="00FF5775" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Check in </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
@@ -1882,101 +1884,101 @@
                       <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Bay Cruise Singapore</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="00FF5775" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                    <w:p w:rsidR="00644616" w:rsidRPr="00FF5775" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="22"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="22"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>วันแรกของการเดินทาง</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="00FF5775" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                    <w:p w:rsidR="00644616" w:rsidRPr="00FF5775" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="22"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="22"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ทุกท่านควรเดินทางมาถึงท่าเรือ</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="00FF5775" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                    <w:p w:rsidR="00644616" w:rsidRPr="00FF5775" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:noProof/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:szCs w:val="22"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
@@ -2020,116 +2022,116 @@
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="0070C0"/>
                           <w:szCs w:val="22"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>สิงคโปร์</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="00FF5775" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                    <w:p w:rsidR="00644616" w:rsidRPr="00FF5775" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Marina Bay Cruise Centre Singapore 61 Marina Coastal </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Dr</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>, Singapore 018947</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="00FF5775" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                    <w:p w:rsidR="00644616" w:rsidRPr="00FF5775" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="22"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="22"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>เพื่อทำการเช็คอินก่อนอย่างน้อย3 ชั่วโมงก่อนเรือออก</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="00BF32FE" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                    <w:p w:rsidR="00644616" w:rsidRPr="00BF32FE" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">จากสนามบิน ชางงี เดินทางโดย </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF5775">
@@ -2149,51 +2151,51 @@
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>มาถึงท่าเรือใช้เวลาประมาณ 20 นาที</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF5775">
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> ราคาประมาณ 500-700 บาท</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="00FC2D65" w:rsidRDefault="00757DC5" w:rsidP="00D0087F">
+                    <w:p w:rsidR="00644616" w:rsidRPr="00FC2D65" w:rsidRDefault="00644616" w:rsidP="00D0087F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="JasmineUPC" w:hAnsi="JasmineUPC" w:cs="JasmineUPC"/>
                           <w:b/>
                           <w:bCs/>
                           <w:noProof/>
                           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w:cs/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
@@ -4694,151 +4696,151 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="4398645" cy="425450"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="000117B0" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                          <w:p w:rsidR="00644616" w:rsidRPr="000117B0" w:rsidRDefault="00644616" w:rsidP="006930A5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">      </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Singapore (Marina Bay Cruise Center)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="0004584E" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                          <w:p w:rsidR="00644616" w:rsidRPr="0004584E" w:rsidRDefault="00644616" w:rsidP="006930A5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>C</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect id="Rounded Rectangle 20" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:81.95pt;margin-top:22.8pt;width:346.35pt;height:33.5pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTFIiEhwIAAFoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jbpQwqUlSBmCYh&#10;qICJZ9exm0iOzzu7Tbq/fmcnDQjQHqblwfH57r774e98cdk1hu0V+hpswacnE86UlVDWdlvwn083&#10;X84480HYUhiwquAH5fnl8vOni9Yt1AwqMKVCRiDWL1pX8CoEt8gyLyvVCH8CTllSasBGBBJxm5Uo&#10;WkJvTDabTE6zFrB0CFJ5T6fXvZIvE77WSoZ7rb0KzBSccgtpxbRu4potL8Rii8JVtRzSEP+QRSNq&#10;S0FHqGsRBNth/Q6qqSWCBx1OJDQZaF1LlWqgaqaTN9U8VsKpVAs1x7uxTf7/wcq7/RpZXRZ8Ru2x&#10;oqE7eoCdLVXJHqh7wm6NYqSjRrXOL8j+0a1xkDxtY9Wdxib+qR7WpeYexuaqLjBJh/nX87PTfM6Z&#10;JF0+m+fzBJq9eDv04buChsVNwTGmEXNIjRX7Wx8oLNkf7UiIKfVJpF04GBXzMPZBaaqKws6Sd+KT&#10;ujLI9oKYIKRUNkx7VSVK1R/PJ/TFSinI6JGkBBiRdW3MiD0ARK6+x+5hBvvoqhIdR+fJ3xLrnUeP&#10;FBlsGJ2b2gJ+BGCoqiFyb39sUt+a2KXQbbp048kynmygPBALEPrx8E7e1HQFt8KHtUCaB6IGzXi4&#10;p0UbaAsOw46zCvD3R+fRnmhKWs5amq+C+187gYoz88MSgc+neR4HMgn5/FukH77WbF5r7K65Arq4&#10;Kb0mTqZttA/muNUIzTM9BasYlVTCSopdcBnwKFyFfu7pMZFqtUpmNIROhFv76GQEj32O7HrqngW6&#10;gYeBGHwHx1kUizdM7G2jp4XVLoCuE01f+jrcAA1wotLw2MQX4rWcrF6exOUfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAKe8Mt9wAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIvSDq&#10;tKVRE+JUCKlwJuUDtvE2iYjXUey06d+znOC2o3manSn2s+vVhcbQeTawWiagiGtvO24MfB0PTztQ&#10;ISJb7D2TgRsF2Jf3dwXm1l/5ky5VbJSEcMjRQBvjkGsd6pYchqUfiMU7+9FhFDk22o54lXDX63WS&#10;pNphx/KhxYHeWqq/q8kZyKaPW9Xp8+aI8XF6J59V2FhjFg/z6wuoSHP8g+G3vlSHUjqd/MQ2qF50&#10;uskENfC8TUEJsNumcpzEWa1T0GWh/08ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCT&#10;FIiEhwIAAFoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAp7wy33AAAAAoBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="000117B0" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                    <w:p w:rsidR="00644616" w:rsidRPr="000117B0" w:rsidRDefault="00644616" w:rsidP="006930A5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">      </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Singapore (Marina Bay Cruise Center)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="0004584E" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                    <w:p w:rsidR="00644616" w:rsidRPr="0004584E" w:rsidRDefault="00644616" w:rsidP="006930A5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>C</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006930A5">
@@ -6000,51 +6002,51 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="4398645" cy="425450"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="000117B0" w:rsidRDefault="00757DC5" w:rsidP="001D193C">
+                          <w:p w:rsidR="00644616" w:rsidRPr="000117B0" w:rsidRDefault="00644616" w:rsidP="001D193C">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">      </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
@@ -6052,91 +6054,91 @@
                               <w:t xml:space="preserve">Day </w:t>
                             </w:r>
                             <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>At</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Sea</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="0004584E" w:rsidRDefault="00757DC5" w:rsidP="001D193C">
+                          <w:p w:rsidR="00644616" w:rsidRPr="0004584E" w:rsidRDefault="00644616" w:rsidP="001D193C">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>C</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect id="Rounded Rectangle 2" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:50.5pt;margin-top:4.7pt;width:346.35pt;height:33.5pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNEibFhgIAAFgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvjjxnK6N6lRRqk6T&#10;qjZqO/WZYIgtAceAxM7++h3Ycau22sM0P2COu/vuB99xedVpRQ7C+QZMSWeTKSXCcKgasyvpz6eb&#10;L+eU+MBMxRQYUdKj8PRq+fnTZWsXIocaVCUcQRDjF60taR2CXWSZ57XQzE/ACoNKCU6zgKLbZZVj&#10;LaJrleXT6VnWgqusAy68x9PrXkmXCV9KwcO9lF4EokqKuYW0urRu45otL9li55itGz6kwf4hC80a&#10;g0FHqGsWGNm75h2UbrgDDzJMOOgMpGy4SDVgNbPpm2oea2ZFqgWb4+3YJv//YPndYeNIU5U0p8Qw&#10;jVf0AHtTiYo8YPOY2SlB8tim1voFWj/ajRskj9tYcyedjn+shnSptcextaILhONh8fXi/KyYU8JR&#10;V+TzYp56n714W+fDdwGaxE1JXcwippDayg63PmBYtD/ZoRBT6pNIu3BUIuahzIOQWBOGzZN3YpNY&#10;K0cODHnAOBcmzHpVzSrRH8+n+MVKMcjokaQEGJFlo9SIPQBEpr7H7mEG++gqEhlH5+nfEuudR48U&#10;GUwYnXVjwH0EoLCqIXJvf2pS35rYpdBtu+G+0TKebKE6Igcc9MPhLb9p8ApumQ8b5nAacG5wwsM9&#10;LlJBW1IYdpTU4H5/dB7tkaSopaTF6Sqp/7VnTlCifhik78WsKOI4JqGYf8tRcK8129cas9drwIub&#10;4VtiedpG+6BOW+lAP+NDsIpRUcUMx9gl5cGdhHXopx6fEi5Wq2SGI2hZuDWPlkfw2OfIrqfumTk7&#10;8DAgg+/gNIls8YaJvW30NLDaB5BNoulLX4cbwPFNVBqemvg+vJaT1cuDuPwDAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBh2hZR2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6qYpD&#10;QdCkcRBCantu4AOWeEmixusodiD8fben9rajGb2dyXeT69SVhtB6NrBcJKCIK29brg2cju/Pr6BC&#10;RLbYeSYDdwqwK2YPOWbW3/iLrmWslUA4ZGigibHPtA5VQw7DwvfE4l384DCKHGptB7wJ3HX6JUk2&#10;2mHL8qHBng4NVd/l6Ayk4+e9bPVldcT4NH6QT0usrTGP82n/BirSFP/C8FtfqkMhnc5+ZBtUJzpZ&#10;ypYosDUo8bfpagvqLMdmDbrI9f8BxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATRIm&#10;xYYCAABYBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;YdoWUdsAAAAIAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="000117B0" w:rsidRDefault="00757DC5" w:rsidP="001D193C">
+                    <w:p w:rsidR="00644616" w:rsidRPr="000117B0" w:rsidRDefault="00644616" w:rsidP="001D193C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">      </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
@@ -6144,51 +6146,51 @@
                         <w:t xml:space="preserve">Day </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>At</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Sea</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="0004584E" w:rsidRDefault="00757DC5" w:rsidP="001D193C">
+                    <w:p w:rsidR="00644616" w:rsidRPr="0004584E" w:rsidRDefault="00644616" w:rsidP="001D193C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>C</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -6604,151 +6606,151 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="4398645" cy="425450"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="000117B0" w:rsidRDefault="00757DC5" w:rsidP="009753E1">
+                          <w:p w:rsidR="00644616" w:rsidRPr="000117B0" w:rsidRDefault="00644616" w:rsidP="009753E1">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">      </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Singapore (Marina Bay Cruise Center)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="0004584E" w:rsidRDefault="00757DC5" w:rsidP="009753E1">
+                          <w:p w:rsidR="00644616" w:rsidRPr="0004584E" w:rsidRDefault="00644616" w:rsidP="009753E1">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>C</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect id="Rounded Rectangle 63" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:81.95pt;margin-top:22.8pt;width:346.35pt;height:33.5pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVNKOziQIAAFoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kTtcGdYqgRYcB&#10;RVv0Az0rshQbkEWNUmJnv36U7LhFW+wwzAdZFMlH8onU+UXXGLZT6GuwBZ8eTThTVkJZ203Bn5+u&#10;v51y5oOwpTBgVcH3yvOL5dcv561bqBlUYEqFjECsX7Su4FUIbpFlXlaqEf4InLKk1ICNCCTiJitR&#10;tITemGw2mZxkLWDpEKTynk6veiVfJnytlQx3WnsVmCk45RbSimldxzVbnovFBoWrajmkIf4hi0bU&#10;loKOUFciCLbF+gNUU0sEDzocSWgy0LqWKtVA1Uwn76p5rIRTqRYix7uRJv//YOXt7h5ZXRb85Jgz&#10;Kxq6owfY2lKV7IHYE3ZjFCMdEdU6vyD7R3ePg+RpG6vuNDbxT/WwLpG7H8lVXWCSDvPjs9OTfM6Z&#10;JF0+m+fzxH726u3Qhx8KGhY3BceYRswhESt2Nz5QWLI/2JEQU+qTSLuwNyrmYeyD0lQVhZ0l79RP&#10;6tIg2wnqBCGlsmHaqypRqv54PqEvVkpBRo8kJcCIrGtjRuwBIPbqR+weZrCPriq14+g8+VtivfPo&#10;kSKDDaNzU1vAzwAMVTVE7u0PJPXURJZCt+7SjY+XuoZyT12A0I+Hd/K6piu4ET7cC6R5oMmhGQ93&#10;tGgDbcFh2HFWAf7+7DzaU5uSlrOW5qvg/tdWoOLM/LTUwGfTPI8DmYR8/n1GAr7VrN9q7La5BLq4&#10;Kb0mTqZttA/msNUIzQs9BasYlVTCSopdcBnwIFyGfu7pMZFqtUpmNIROhBv76GQEjzzH7nrqXgS6&#10;oQ8DdfAtHGZRLN51Ym8bPS2stgF0ndo0Mt3zOtwADXBqpeGxiS/EWzlZvT6Jyz8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAp7wy33AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9&#10;IOq0pVET4lQIqXAm5QO28TaJiNdR7LTp37Oc4LajeZqdKfaz69WFxtB5NrBaJqCIa287bgx8HQ9P&#10;O1AhIlvsPZOBGwXYl/d3BebWX/mTLlVslIRwyNFAG+OQax3qlhyGpR+IxTv70WEUOTbajniVcNfr&#10;dZKk2mHH8qHFgd5aqr+ryRnIpo9b1enz5ojxcXonn1XYWGMWD/PrC6hIc/yD4be+VIdSOp38xDao&#10;XnS6yQQ18LxNQQmw26ZynMRZrVPQZaH/Tyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AFU0o7OJAgAAWgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACnvDLfcAAAACgEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="000117B0" w:rsidRDefault="00757DC5" w:rsidP="009753E1">
+                    <w:p w:rsidR="00644616" w:rsidRPr="000117B0" w:rsidRDefault="00644616" w:rsidP="009753E1">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">      </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Singapore (Marina Bay Cruise Center)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="0004584E" w:rsidRDefault="00757DC5" w:rsidP="009753E1">
+                    <w:p w:rsidR="00644616" w:rsidRPr="0004584E" w:rsidRDefault="00644616" w:rsidP="009753E1">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>C</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
@@ -6983,137 +6985,137 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="5358130" cy="425450"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="000117B0" w:rsidRDefault="00757DC5" w:rsidP="00D21E8E">
+                          <w:p w:rsidR="00644616" w:rsidRPr="000117B0" w:rsidRDefault="00644616" w:rsidP="00D21E8E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000117B0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>เดินทางกลับโดยสวัสดิภาพ</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="0004584E" w:rsidRDefault="00757DC5" w:rsidP="00D21E8E">
+                          <w:p w:rsidR="00644616" w:rsidRPr="0004584E" w:rsidRDefault="00644616" w:rsidP="00D21E8E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Dee</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect id="Rounded Rectangle 4" o:spid="_x0000_s1030" style="position:absolute;margin-left:6.05pt;margin-top:1.35pt;width:421.9pt;height:33.5pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5EmjfhgIAAFgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hb0g0qUlSBmCYh&#10;qICJZ9exm0iOzzu7Tbq/fmcnDQjQHqb1IfX57r779Z0vLrvGsL1CX4Mt+PRkwpmyEsrabgv+8+nm&#10;yxlnPghbCgNWFfygPL9cfv500bqFmkEFplTICMT6ResKXoXgFlnmZaUa4U/AKUtKDdiIQCJusxJF&#10;S+iNyWaTydesBSwdglTe0+11r+TLhK+1kuFea68CMwWn3EL6Yvpu4jdbXojFFoWrajmkIf4hi0bU&#10;loKOUNciCLbD+h1UU0sEDzqcSGgy0LqWKtVA1Uwnb6p5rIRTqRZqjndjm/z/g5V3+zWyuix4zpkV&#10;DY3oAXa2VCV7oOYJuzWK5bFNrfMLsn50axwkT8dYc6exif9UDetSaw9ja1UXmKTL+en8bHpKE5Ck&#10;y2fzfJ56n714O/Thu4KGxUPBMWYRU0htFftbHygs2R/tSIgp9UmkUzgYFfMw9kFpqonCzpJ3YpO6&#10;Msj2gnggpFQ2THtVJUrVX88n9IuVUpDRI0kJMCLr2pgRewCITH2P3cMM9tFVJTKOzpO/JdY7jx4p&#10;MtgwOje1BfwIwFBVQ+Te/tikvjWxS6HbdMO8yTLebKA8EAcQ+uXwTt7UNIJb4cNaIG0DTY02PNzT&#10;RxtoCw7DibMK8PdH99GeSEpazlraroL7XzuBijPzwxJ9z6d5HtcxCfn824wEfK3ZvNbYXXMFNLgp&#10;vSVOpmO0D+Z41AjNMz0EqxiVVMJKil1wGfAoXIV+6+kpkWq1Sma0gk6EW/voZASPfY7seuqeBbqB&#10;h4EYfAfHTRSLN0zsbaOnhdUugK4TTV/6OkyA1jdRaXhq4vvwWk5WLw/i8g8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBJb1+j2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTsMwEITvSLyDtUhcEHUa&#10;1J+kcSqEBJxJeYBtvE2ixusodtr07VlOcBzN6Juv2M+uVxcaQ+fZwHKRgCKuve24MfB9eH/eggoR&#10;2WLvmQzcKMC+vL8rMLf+yl90qWKjBMIhRwNtjEOudahbchgWfiCW7uRHh1Hi2Gg74lXgrtdpkqy1&#10;w47locWB3lqqz9XkDGTT563q9OnlgPFp+iCfVdhYYx4f5tcdqEhz/BvDr76oQylORz+xDaqXnC5l&#10;aSDdgJJ6u1ploI4G1tkGdFno//7lDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5Emjf&#10;hgIAAFgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBJ&#10;b1+j2gAAAAcBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="000117B0" w:rsidRDefault="00757DC5" w:rsidP="00D21E8E">
+                    <w:p w:rsidR="00644616" w:rsidRPr="000117B0" w:rsidRDefault="00644616" w:rsidP="00D21E8E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000117B0">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>เดินทางกลับโดยสวัสดิภาพ</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="0004584E" w:rsidRDefault="00757DC5" w:rsidP="00D21E8E">
+                    <w:p w:rsidR="00644616" w:rsidRPr="0004584E" w:rsidRDefault="00644616" w:rsidP="00D21E8E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Dee</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -9328,59 +9330,58 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00687949" w:rsidRPr="00675F70" w:rsidRDefault="00D35D8D" w:rsidP="00D35D8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6730"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D35D8D">
+      <w:r w:rsidRPr="00644616">
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00687949" w:rsidRPr="00D35D8D">
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Town Square</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41AF3087" wp14:editId="78E575E5">
@@ -10350,118 +10351,118 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="5192163" cy="425450"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="000117B0" w:rsidRDefault="00757DC5" w:rsidP="00D21E8E">
+                          <w:p w:rsidR="00644616" w:rsidRPr="000117B0" w:rsidRDefault="00644616" w:rsidP="00D21E8E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000117B0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Staterooms</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRDefault="00757DC5" w:rsidP="00D21E8E"/>
+                          <w:p w:rsidR="00644616" w:rsidRDefault="00644616" w:rsidP="00D21E8E"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect id="Rounded Rectangle 71" o:spid="_x0000_s1031" style="position:absolute;margin-left:27.45pt;margin-top:7.5pt;width:408.85pt;height:33.5pt;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEY75uiQIAAFoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jTtTAqUlSBmCYh&#10;qICJZ9exm0iOzzu7Tbq/fmcnDQjQHqblwfH57r774e98cdk1hu0V+hpswfOTCWfKSihruy34z6eb&#10;L98480HYUhiwquAH5fnl8vOni9Yt1BQqMKVCRiDWL1pX8CoEt8gyLyvVCH8CTllSasBGBBJxm5Uo&#10;WkJvTDadTE6zFrB0CFJ5T6fXvZIvE77WSoZ7rb0KzBSccgtpxbRu4potL8Rii8JVtRzSEP+QRSNq&#10;S0FHqGsRBNth/Q6qqSWCBx1OJDQZaF1LlWqgavLJm2oeK+FUqoWa493YJv//YOXdfo2sLgt+lnNm&#10;RUN39AA7W6qSPVD3hN0axUhHjWqdX5D9o1vjIHnaxqo7jU38Uz2sS809jM1VXWCSDuf5+TQ//cqZ&#10;JN1sOp/NU/ezF2+HPnxX0LC4KTjGNGIOqbFif+sDhSX7ox0JMaU+ibQLB6NiHsY+KE1VUdhp8k58&#10;UlcG2V4QE4SUyoa8V1WiVP3xfEJfrJSCjB5JSoARWdfGjNgDQOTqe+weZrCPrirRcXSe/C2x3nn0&#10;SJHBhtG5qS3gRwCGqhoi9/bHJvWtiV0K3aZLNz4/XuoGygOxAKEfD+/kTU1XcCt8WAukeaDJoRkP&#10;97RoA23BYdhxVgH+/ug82hNNSctZS/NVcP9rJ1BxZn5YIvB5PpvFgUzCbH42JQFfazavNXbXXAFd&#10;HHGUskvbaB/McasRmmd6ClYxKqmElRS74DLgUbgK/dzTYyLVapXMaAidCLf20ckIHvsc2fXUPQt0&#10;Aw8DMfgOjrMoFm+Y2NtGTwurXQBdJ5rGTvd9HW6ABjhRaXhs4gvxWk5WL0/i8g8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQB6dSux2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsNADITvSLzDykhc&#10;EN0Q6E9CNhVCAs5NeQA36yZRs94ou2nTt8ec4GZ7RuNviu3senWmMXSeDTwtElDEtbcdNwa+9x+P&#10;G1AhIlvsPZOBKwXYlrc3BebWX3hH5yo2SkI45GigjXHItQ51Sw7Dwg/Eoh396DDKOjbajniRcNfr&#10;NElW2mHH8qHFgd5bqk/V5Axk09e16vTxeY/xYfokn1XYWGPu7+a3V1CR5vhnhl98QYdSmA5+YhtU&#10;b2D5kolT7kupJPpmna5AHWRIE9Blof8XKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;BGO+bokCAABaBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAenUrsdsAAAAIAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="000117B0" w:rsidRDefault="00757DC5" w:rsidP="00D21E8E">
+                    <w:p w:rsidR="00644616" w:rsidRPr="000117B0" w:rsidRDefault="00644616" w:rsidP="00D21E8E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000117B0">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Staterooms</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRDefault="00757DC5" w:rsidP="00D21E8E"/>
+                    <w:p w:rsidR="00644616" w:rsidRDefault="00644616" w:rsidP="00D21E8E"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D21E8E" w:rsidRDefault="00D21E8E" w:rsidP="00D21E8E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D21E8E" w:rsidRDefault="00D21E8E" w:rsidP="0013137A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
@@ -15873,209 +15874,187 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="5666853" cy="425450"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00757DC5" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                          <w:p w:rsidR="00644616" w:rsidRDefault="00644616" w:rsidP="006930A5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000117B0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ราคาเริ่มต้น</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-                              <w:t>4 วัน 3 คืน</w:t>
+                              <w:t xml:space="preserve"> 4 วัน 3 คืน</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="000117B0" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                          <w:p w:rsidR="00644616" w:rsidRPr="000117B0" w:rsidRDefault="00644616" w:rsidP="006930A5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> แล</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect id="Rounded Rectangle 85" o:spid="_x0000_s1032" style="position:absolute;margin-left:0;margin-top:18.8pt;width:446.2pt;height:33.5pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSV3hyiQIAAFoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yOGuDOkXQosOA&#10;oi3aDj0rshQbkEWNUmJnXz9KdtyiLXYY5oMsiuQj+UTq/KJrDNsr9DXYgk9PJpwpK6Gs7bbgP5+u&#10;v5xy5oOwpTBgVcEPyvOL1edP561bqhlUYEqFjECsX7au4FUIbpllXlaqEf4EnLKk1ICNCCTiNitR&#10;tITemGw2mSyyFrB0CFJ5T6dXvZKvEr7WSoY7rb0KzBSccgtpxbRu4pqtzsVyi8JVtRzSEP+QRSNq&#10;S0FHqCsRBNth/Q6qqSWCBx1OJDQZaF1LlWqgaqaTN9U8VsKpVAuR491Ik/9/sPJ2f4+sLgt+mnNm&#10;RUN39AA7W6qSPRB7wm6NYqQjolrnl2T/6O5xkDxtY9Wdxib+qR7WJXIPI7mqC0zSYb5YLE7zr5xJ&#10;0s1n+TxP7Gcv3g59+K6gYXFTcIxpxBwSsWJ/4wOFJfujHQkxpT6JtAsHo2Iexj4oTVVR2FnyTv2k&#10;Lg2yvaBOEFIqG6a9qhKl6o/zCX2xUgoyeiQpAUZkXRszYg8AsVffY/cwg310VakdR+fJ3xLrnUeP&#10;FBlsGJ2b2gJ+BGCoqiFyb38kqacmshS6TZdufHG81A2UB+oChH48vJPXNV3BjfDhXiDNA00OzXi4&#10;o0UbaAsOw46zCvD3R+fRntqUtJy1NF8F9792AhVn5oelBj6bzudxIJMwz7/NSMDXms1rjd01l0AX&#10;N6XXxMm0jfbBHLcaoXmmp2Ado5JKWEmxCy4DHoXL0M89PSZSrdfJjIbQiXBjH52M4JHn2F1P3bNA&#10;N/RhoA6+heMsiuWbTuxto6eF9S6ArlObRqZ7XocboAFOrTQ8NvGFeC0nq5cncfUHAAD//wMAUEsD&#10;BBQABgAIAAAAIQAndCsx2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;EHVoq9CkcSqEBJxJ+wHbeJtEjddR7LTp37Oc4Dia0cybYje7Xl1oDJ1nAy+LBBRx7W3HjYHD/uN5&#10;AypEZIu9ZzJwowC78v6uwNz6K3/TpYqNkhIOORpoYxxyrUPdksOw8AOxeCc/Oowix0bbEa9S7nq9&#10;TJJUO+xYFloc6L2l+lxNzkA2fd2qTp9We4xP0yf5rMLGGvP4ML9tQUWa418YfvEFHUphOvqJbVC9&#10;ATkSDaxeU1DibrLlGtRRYsk6BV0W+j9/+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBS&#10;V3hyiQIAAFoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAndCsx2gAAAAcBAAAPAAAAAAAAAAAAAAAAAOMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00757DC5" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                    <w:p w:rsidR="00644616" w:rsidRDefault="00644616" w:rsidP="006930A5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000117B0">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ราคาเริ่มต้น</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-                        <w:t>4 วัน 3 คืน</w:t>
+                        <w:t xml:space="preserve"> 4 วัน 3 คืน</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="000117B0" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                    <w:p w:rsidR="00644616" w:rsidRPr="000117B0" w:rsidRDefault="00644616" w:rsidP="006930A5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> แล</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
@@ -16195,52 +16174,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00EC224E">
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ราคา เริ่มต้น</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C0A5C" w:rsidTr="004F3C43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w:rsidR="004C0A5C" w:rsidRPr="004C0A5C" w:rsidRDefault="004C0A5C" w:rsidP="00EC224E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E836AB">
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
@@ -18162,70 +18139,104 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E5A7B" w:rsidTr="00CF029F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5A7B" w:rsidRPr="00567761" w:rsidRDefault="001E5A7B" w:rsidP="004F3C43">
-[...18 lines deleted...]
-              <w:t>28SEP-1OCT 2026</w:t>
+          <w:p w:rsidR="001E5A7B" w:rsidRPr="00CF7EC7" w:rsidRDefault="001E5A7B" w:rsidP="004F3C43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SEP-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OCT 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="004F3C43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -18325,68 +18336,68 @@
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>OCT 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E5A7B" w:rsidTr="001E5A7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5A7B" w:rsidRPr="00567761" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="001E5A7B" w:rsidRPr="00CF7EC7" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5-8 OCT 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
@@ -18500,68 +18511,68 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>136,900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E5A7B" w:rsidTr="00CF029F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5A7B" w:rsidRPr="00567761" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="001E5A7B" w:rsidRPr="00CF7EC7" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15 OCT 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
@@ -18629,68 +18640,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E5A7B" w:rsidTr="00CF029F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5A7B" w:rsidRPr="00567761" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="001E5A7B" w:rsidRPr="00CF7EC7" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19-22 OCT 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
@@ -18758,68 +18769,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E5A7B" w:rsidTr="00CF029F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="001E5A7B" w:rsidRPr="00CF7EC7" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>26-29 OCT 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="008954BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
@@ -18918,68 +18929,68 @@
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008954BE">
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NOV 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E5A7B" w:rsidTr="001E5A7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="001E5A7B" w:rsidRPr="00CF7EC7" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12 NOV 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
@@ -19092,68 +19103,68 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>71,900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E5A7B" w:rsidTr="00E9006B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="001E5A7B" w:rsidRPr="00CF7EC7" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19 NOV 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
@@ -19221,68 +19232,68 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E5A7B" w:rsidTr="00E9006B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="001E5A7B" w:rsidRPr="00CF7EC7" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>23-26 NOV 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
@@ -19351,62 +19362,62 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E5A7B" w:rsidTr="00E9006B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
+          <w:p w:rsidR="001E5A7B" w:rsidRPr="00CF7EC7" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CF7EC7">
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30 NOV – 3 DEC 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001E5A7B" w:rsidRDefault="001E5A7B" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -19521,70 +19532,80 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">DEC </w:t>
             </w:r>
             <w:r w:rsidRPr="008954BE">
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003857C1" w:rsidTr="003857C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003628E0">
-[...18 lines deleted...]
-              <w:t>7-10 DEC 2027</w:t>
+          <w:p w:rsidR="003857C1" w:rsidRPr="00CF7EC7" w:rsidRDefault="003857C1" w:rsidP="00CF7EC7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7-10 DEC 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -19694,70 +19715,80 @@
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>89,900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003857C1" w:rsidTr="00E9006B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003628E0">
-[...18 lines deleted...]
-              <w:t>14-17 DEC 2027</w:t>
+          <w:p w:rsidR="003857C1" w:rsidRPr="00CF7EC7" w:rsidRDefault="003857C1" w:rsidP="00CF7EC7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14-17 DEC 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -19823,70 +19854,70 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003857C1" w:rsidTr="00E9006B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003628E0">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="003857C1" w:rsidRPr="00CF7EC7" w:rsidRDefault="00925587" w:rsidP="003628E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>21-24 DEC 2027</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21-24 DEC 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -19952,70 +19983,80 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003857C1" w:rsidTr="00E9006B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003628E0">
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="003857C1" w:rsidRPr="00CF7EC7" w:rsidRDefault="003857C1" w:rsidP="003628E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>28-31 DEC</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF7EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003857C1" w:rsidRDefault="003857C1" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -20415,70 +20456,80 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00255DBE" w:rsidRDefault="00255DBE" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00255DBE" w:rsidTr="00E9006B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00255DBE" w:rsidRDefault="00255DBE" w:rsidP="003628E0">
+          <w:p w:rsidR="00255DBE" w:rsidRDefault="004C657C" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>21-24 DEC 2027</w:t>
+              <w:t>21-24 JAN</w:t>
+            </w:r>
+            <w:r w:rsidR="00255DBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00255DBE" w:rsidRDefault="00255DBE" w:rsidP="003628E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -22848,70 +22899,80 @@
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00BF5AFB" w:rsidRDefault="00BF5AFB" w:rsidP="00FF6673">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF5AFB" w:rsidTr="00E9006B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF5AFB" w:rsidRDefault="00BF5AFB" w:rsidP="003628E0">
-[...18 lines deleted...]
-              <w:t>31 MAY–03 JAN 2027</w:t>
+          <w:p w:rsidR="00BF5AFB" w:rsidRPr="004C657C" w:rsidRDefault="004C657C" w:rsidP="003628E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C657C">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>31 MAY–03 JUN</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5AFB" w:rsidRPr="004C657C">
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00BF5AFB" w:rsidRDefault="00BF5AFB" w:rsidP="00E9006B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
@@ -25321,97 +25382,97 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="5490926" cy="425450"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="00617072" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                          <w:p w:rsidR="00644616" w:rsidRPr="00617072" w:rsidRDefault="00644616" w:rsidP="006930A5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00617072">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ราคารวม</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect id="Rounded Rectangle 88" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:5.7pt;margin-top:18.6pt;width:432.35pt;height:33.5pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5s90BiQIAAFoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EST+COkXQosOA&#10;oi3SDj0rshQbkEWNUmJnv36U7LhFW+wwLAdFNMlH8pHU5VXXGLZX6GuwBZ+c5JwpK6Gs7bbgP59v&#10;v51z5oOwpTBgVcEPyvOr5dcvl61bqClUYEqFjECsX7Su4FUIbpFlXlaqEf4EnLKk1ICNCCTiNitR&#10;tITemGya56dZC1g6BKm8p683vZIvE77WSoYHrb0KzBSccgvpxHRu4pktL8Vii8JVtRzSEP+QRSNq&#10;S0FHqBsRBNth/QGqqSWCBx1OJDQZaF1LlWqgaib5u2qeKuFUqoXI8W6kyf8/WHm/f0RWlwU/p05Z&#10;0VCP1rCzpSrZmtgTdmsUIx0R1Tq/IPsn94iD5Okaq+40NvGf6mFdIvcwkqu6wCR9nM8u8ovpKWeS&#10;dLPpfDZP7Gev3g59+K6gYfFScIxpxBwSsWJ/5wOFJfujHQkxpT6JdAsHo2Iexq6Vpqoo7DR5p3lS&#10;1wbZXtAkCCmVDZNeVYlS9Z/nOf1ipRRk9EhSAozIujZmxB4A4qx+xO5hBvvoqtI4js753xLrnUeP&#10;FBlsGJ2b2gJ+BmCoqiFyb38kqacmshS6TZc6fnZs6gbKA00BQr8e3snbmlpwJ3x4FEj7QJtDOx4e&#10;6NAG2oLDcOOsAvz92fdoT2NKWs5a2q+C+187gYoz88PSAF9MZrO4kEmYzc+mJOBbzeatxu6aa6DG&#10;Teg1cTJdo30wx6tGaF7oKVjFqKQSVlLsgsuAR+E69HtPj4lUq1UyoyV0ItzZJycjeOQ5Ttdz9yLQ&#10;DXMYaILv4biLYvFuEnvb6GlhtQug6zSmkeme16EDtMBplIbHJr4Qb+Vk9fokLv8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC5tvx12wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhs&#10;EHWSVn2EOBVCAtak/YBpPE0i4nEUO2369wwrWF6dqztniv3senWhMXSeDaSLBBRx7W3HjYHj4f15&#10;CypEZIu9ZzJwowD78v6uwNz6K3/RpYqNkhEOORpoYxxyrUPdksOw8AOxsLMfHUaJY6PtiFcZd73O&#10;kmStHXYsF1oc6K2l+ruanIHd9HmrOn1eHjA+TR/kdxU21pjHh/n1BVSkOf6V4Vdf1KEUp5Of2AbV&#10;S05X0jSw3GSghG836xTUSUCyykCXhf7/QfkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;ObPdAYkCAABaBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAubb8ddsAAAAJAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="00617072" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                    <w:p w:rsidR="00644616" w:rsidRPr="00617072" w:rsidRDefault="00644616" w:rsidP="006930A5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00617072">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ราคารวม</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
@@ -25875,97 +25936,97 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="3702126" cy="425450"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="00617072" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                          <w:p w:rsidR="00644616" w:rsidRPr="00617072" w:rsidRDefault="00644616" w:rsidP="006930A5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00617072">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ราคาไม่รวม</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect id="Rounded Rectangle 91" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:89.1pt;margin-top:18.8pt;width:291.5pt;height:33.5pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgWfnOiQIAAFoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+x4SR9BnSJI0WFA&#10;0RZ9oGdFlmIDkqhJSuzs14+SHbdoix2G+SCLIvnxoY+6uOy0InvhfAOmpNNJTokwHKrGbEv6/HT9&#10;7YwSH5ipmAIjSnoQnl4uv365aO1CFFCDqoQjCGL8orUlrUOwiyzzvBaa+QlYYVApwWkWUHTbrHKs&#10;RXStsiLPT7IWXGUdcOE9nl71SrpM+FIKHu6k9CIQVVLMLaTVpXUT12x5wRZbx2zd8CEN9g9ZaNYY&#10;DDpCXbHAyM41H6B0wx14kGHCQWcgZcNFqgGrmebvqnmsmRWpFmyOt2Ob/P+D5bf7e0eaqqTnU0oM&#10;03hHD7AzlajIA3aPma0SBHXYqNb6Bdo/2ns3SB63sepOOh3/WA/pUnMPY3NFFwjHw++neTEtTijh&#10;qJsV89k8dT979bbOhx8CNImbkrqYRswhNZbtb3zAsGh/tEMhptQnkXbhoETMQ5kHIbEqDFsk78Qn&#10;sVaO7BkygXEuTJj2qppVoj+e5/jFSjHI6JGkBBiRZaPUiD0ARK5+xO5hBvvoKhIdR+f8b4n1zqNH&#10;igwmjM66MeA+A1BY1RC5tz82qW9N7FLoNl268bPjpW6gOiALHPTj4S2/bvAKbpgP98zhPODk4IyH&#10;O1ykgrakMOwoqcH9/uw82iNNUUtJi/NVUv9rx5ygRP00SODz6WwWBzIJs/lpgYJ7q9m81ZidXgNe&#10;HHIUs0vbaB/UcSsd6Bd8ClYxKqqY4Ri7pDy4o7AO/dzjY8LFapXMcAgtCzfm0fIIHvsc2fXUvTBn&#10;Bx4GZPAtHGeRLd4xsbeNngZWuwCySTSNne77OtwADnCi0vDYxBfirZysXp/E5R8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQBvZGMz3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9&#10;IOq0RUkb4lQIqXAm5QO28TaJiNdR7LTp37Oc4Dg7T7MzxX52vbrQGDrPBlbLBBRx7W3HjYGv4+Fp&#10;CypEZIu9ZzJwowD78v6uwNz6K3/SpYqNkhAOORpoYxxyrUPdksOw9AOxeGc/Oowix0bbEa8S7nq9&#10;TpJUO+xYPrQ40FtL9Xc1OQO76eNWdfq8OWJ8nN7J7ypsrDGLh/n1BVSkOf7B8FtfqkMpnU5+YhtU&#10;LzrbrgU1sMlSUAJk6UoOJ3GS5xR0Wej/E8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AGBZ+c6JAgAAWgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAG9kYzPcAAAACgEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="00617072" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                    <w:p w:rsidR="00644616" w:rsidRPr="00617072" w:rsidRDefault="00644616" w:rsidP="006930A5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00617072">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ราคาไม่รวม</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
@@ -26885,58 +26946,79 @@
           <w:rFonts w:ascii="Sarabun" w:eastAsia="Times New Roman" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>และภาษีหัก ณ ที่จ่าย</w:t>
       </w:r>
       <w:r w:rsidRPr="00617072">
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:eastAsia="Times New Roman" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3%</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002D5D2F" w:rsidRDefault="002D5D2F" w:rsidP="006930A5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="004C657C" w:rsidRDefault="004C657C" w:rsidP="006930A5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C657C" w:rsidRDefault="004C657C" w:rsidP="006930A5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C657C" w:rsidRDefault="004C657C" w:rsidP="006930A5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C657C" w:rsidRDefault="004C657C" w:rsidP="006930A5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00BF4F27" w:rsidRDefault="00BF4F27" w:rsidP="006930A5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09E117D3" wp14:editId="1B5BAD6E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3786505</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>226060</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="932180" cy="753745"/>
             <wp:effectExtent l="0" t="0" r="1270" b="8255"/>
             <wp:wrapNone/>
             <wp:docPr id="95" name="Picture 95"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="52d0b26c-0124-4728-99c1-e97573b84533.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22" cstate="print">
@@ -27065,96 +27147,96 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="3702126" cy="425450"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="00617072" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                          <w:p w:rsidR="00644616" w:rsidRPr="00617072" w:rsidRDefault="00644616" w:rsidP="006930A5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00617072">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>เงื่อนไขการชำระเงิน</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect id="Rounded Rectangle 94" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:89.1pt;margin-top:18.8pt;width:291.5pt;height:33.5pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoAYQDiQIAAFoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3a8pF2DOkWQosOA&#10;og3aDj0rshQbkERNUmJnXz9KdtyiLXYY5oMsiuQj+UTq8qrTihyE8w2Ykk4nOSXCcKgasyvpz6eb&#10;L98o8YGZiikwoqRH4enV8vOny9YuRAE1qEo4giDGL1pb0joEu8gyz2uhmZ+AFQaVEpxmAUW3yyrH&#10;WkTXKivy/CxrwVXWARfe4+l1r6TLhC+l4OFeSi8CUSXF3EJaXVq3cc2Wl2yxc8zWDR/SYP+QhWaN&#10;waAj1DULjOxd8w5KN9yBBxkmHHQGUjZcpBqwmmn+pprHmlmRakFyvB1p8v8Plt8dNo40VUkvZpQY&#10;pvGOHmBvKlGRB2SPmZ0SBHVIVGv9Au0f7cYNksdtrLqTTsc/1kO6RO5xJFd0gXA8/HqeF9PijBKO&#10;ulkxn80T+9mLt3U+fBegSdyU1MU0Yg6JWHa49QHDov3JDoWYUp9E2oWjEjEPZR6ExKowbJG8Uz+J&#10;tXLkwLATGOfChGmvqlkl+uN5jl+sFIOMHklKgBFZNkqN2ANA7NX32D3MYB9dRWrH0Tn/W2K98+iR&#10;IoMJo7NuDLiPABRWNUTu7U8k9dRElkK37fobP13qFqojdoGDfjy85TcNXsEt82HDHM4DTg7OeLjH&#10;RSpoSwrDjpIa3O+PzqM9tilqKWlxvkrqf+2ZE5SoHwYb+GI6m8WBTMJsfl6g4F5rtq81Zq/XgBc3&#10;xdfE8rSN9kGdttKBfsanYBWjoooZjrFLyoM7CevQzz0+JlysVskMh9CycGseLY/gkefYXU/dM3N2&#10;6MOAHXwHp1lkized2NtGTwOrfQDZpDaNTPe8DjeAA5xaaXhs4gvxWk5WL0/i8g8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQBvZGMz3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9&#10;IOq0RUkb4lQIqXAm5QO28TaJiNdR7LTp37Oc4Dg7T7MzxX52vbrQGDrPBlbLBBRx7W3HjYGv4+Fp&#10;CypEZIu9ZzJwowD78v6uwNz6K3/SpYqNkhAOORpoYxxyrUPdksOw9AOxeGc/Oowix0bbEa8S7nq9&#10;TpJUO+xYPrQ40FtL9Xc1OQO76eNWdfq8OWJ8nN7J7ypsrDGLh/n1BVSkOf7B8FtfqkMpnU5+YhtU&#10;LzrbrgU1sMlSUAJk6UoOJ3GS5xR0Wej/E8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOgBhAOJAgAAWgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAG9kYzPcAAAACgEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="00617072" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                    <w:p w:rsidR="00644616" w:rsidRPr="00617072" w:rsidRDefault="00644616" w:rsidP="006930A5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00617072">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>เงื่อนไขการชำระเงิน</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
@@ -27415,97 +27497,97 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="3702126" cy="425450"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00757DC5" w:rsidRPr="00617072" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                          <w:p w:rsidR="00644616" w:rsidRPr="00617072" w:rsidRDefault="00644616" w:rsidP="006930A5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00617072">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>หมายเหตุ</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect id="Rounded Rectangle 97" o:spid="_x0000_s1036" style="position:absolute;left:0;text-align:left;margin-left:89.1pt;margin-top:18.8pt;width:291.5pt;height:33.5pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBppfO6iQIAAFsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/2xpF2DOkXQosOA&#10;og3aDj0rshQbkERNUmJnv36U7LhFW+wwzAdZFMlH8onUxWWvFdkL51swFS1OckqE4VC3ZlvRn083&#10;X75R4gMzNVNgREUPwtPL5edPF51diBIaULVwBEGMX3S2ok0IdpFlnjdCM38CVhhUSnCaBRTdNqsd&#10;6xBdq6zM89OsA1dbB1x4j6fXg5IuE76Ugod7Kb0IRFUUcwtpdWndxDVbXrDF1jHbtHxMg/1DFpq1&#10;BoNOUNcsMLJz7Tso3XIHHmQ44aAzkLLlItWA1RT5m2oeG2ZFqgXJ8Xaiyf8/WH63XzvS1hU9P6PE&#10;MI139AA7U4uaPCB7zGyVIKhDojrrF2j/aNdulDxuY9W9dDr+sR7SJ3IPE7miD4Tj4dezvCzKU0o4&#10;6mblfDZP7Gcv3tb58F2AJnFTURfTiDkkYtn+1gcMi/ZHOxRiSkMSaRcOSsQ8lHkQEqvCsGXyTv0k&#10;rpQje4adwDgXJhSDqmG1GI7nOX6xUgwyeSQpAUZk2So1YY8AsVffYw8wo310FakdJ+f8b4kNzpNH&#10;igwmTM66NeA+AlBY1Rh5sD+SNFATWQr9pk83XqRa49EG6gO2gYNhPrzlNy3ewS3zYc0cDgSODg55&#10;uMdFKugqCuOOkgbc74/Ooz32KWop6XDAKup/7ZgTlKgfBjv4vJjN4kQmYTY/K1FwrzWb1xqz01eA&#10;N1fgc2J52kb7oI5b6UA/41uwilFRxQzH2BXlwR2FqzAMPr4mXKxWyQyn0LJwax4tj+CR6NheT/0z&#10;c3ZsxIAtfAfHYWSLN6042EZPA6tdANmmPn3hdbwCnODUS+NrE5+I13KyenkTl38AAAD//wMAUEsD&#10;BBQABgAIAAAAIQBvZGMz3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9&#10;IOq0RUkb4lQIqXAm5QO28TaJiNdR7LTp37Oc4Dg7T7MzxX52vbrQGDrPBlbLBBRx7W3HjYGv4+Fp&#10;CypEZIu9ZzJwowD78v6uwNz6K3/SpYqNkhAOORpoYxxyrUPdksOw9AOxeGc/Oowix0bbEa8S7nq9&#10;TpJUO+xYPrQ40FtL9Xc1OQO76eNWdfq8OWJ8nN7J7ypsrDGLh/n1BVSkOf7B8FtfqkMpnU5+YhtU&#10;LzrbrgU1sMlSUAJk6UoOJ3GS5xR0Wej/E8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AGml87qJAgAAWwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAG9kYzPcAAAACgEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00757DC5" w:rsidRPr="00617072" w:rsidRDefault="00757DC5" w:rsidP="006930A5">
+                    <w:p w:rsidR="00644616" w:rsidRPr="00617072" w:rsidRDefault="00644616" w:rsidP="006930A5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00617072">
                         <w:rPr>
                           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>หมายเหตุ</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
@@ -27602,50 +27684,62 @@
         <w:t>ไม่มีเจ้าหน้าที่ทัวร์เช็คอินบัตรโดยสาร</w:t>
       </w:r>
       <w:r w:rsidRPr="00617072">
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00617072">
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตลอดจนอํานวยความสะดวกในระหว่างการท่องเที่ยว</w:t>
       </w:r>
+      <w:r w:rsidR="004C657C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บนเรือสำราญ</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="006930A5" w:rsidRPr="00617072" w:rsidRDefault="006930A5" w:rsidP="006930A5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006930A5" w:rsidRPr="00617072" w:rsidRDefault="006930A5" w:rsidP="006930A5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
@@ -27690,51 +27784,99 @@
         </w:rPr>
         <w:t>ตั๋วเรือ</w:t>
       </w:r>
       <w:r w:rsidRPr="00617072">
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:cs/>
         </w:rPr>
         <w:t>นี้</w:t>
       </w:r>
       <w:r w:rsidRPr="00617072">
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ไม่มีหัวหน้าทัวร์เดินทางไปด้วยเป็นการเดินทางอิสระด้วยตัวท่านเองท่านต้องเดินทางไปเช็คอินที่ท่าเรือตามเวลาและสถานที่ ที่เรือกำหนดในตั๋วเรือ ถ้าท่านไม่ไปตามเวลาดังกล่าวถือว่าท่านสละสิทธ์ด้วยตัวท่านเองไม้เกียวกับตัวแทนขายตั๋วเรือแตอย่างใด</w:t>
+        <w:t>ไม่มีหัวหน้าทัวร์เดินทางไปด้วยเป็นการเดินทางอิสระด้วยตัวท่านเองท่านต้องเดินทางไปเช็คอินที่ท่าเรือตามเวลาและสถานที่ ที่เรือกำหนดในตั๋วเรือ ถ้าท่านไม่ไปตามเวลาดังกล่าวถือ</w:t>
+      </w:r>
+      <w:r w:rsidR="004C657C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ว่าท่านสละสิทธ์ด้วยตัวท่านเองไม่เกี่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617072">
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ยวกับตัวแทนขายตั๋วเรือแต</w:t>
+      </w:r>
+      <w:r w:rsidR="004C657C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617072">
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อย่างใด</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006930A5" w:rsidRPr="00617072" w:rsidRDefault="006930A5" w:rsidP="006930A5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006930A5" w:rsidRPr="00617072" w:rsidRDefault="006930A5" w:rsidP="006930A5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
@@ -27755,51 +27897,87 @@
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="00617072">
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:cs/>
         </w:rPr>
         <w:t>การ</w:t>
       </w:r>
       <w:r w:rsidRPr="00617072">
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ยกเลิกหลังการยืนยันและชาระเงินแล้วเก็บค่าใช้จ่ายเต็ม</w:t>
+        <w:t>ยกเลิกหลังการยื</w:t>
+      </w:r>
+      <w:r w:rsidR="004C657C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>นยันและช</w:t>
+      </w:r>
+      <w:r w:rsidR="004C657C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ำ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617072">
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระเงินแล้วเก็บค่าใช้จ่ายเต็ม</w:t>
       </w:r>
       <w:r w:rsidRPr="00617072">
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>100%</w:t>
       </w:r>
       <w:r w:rsidRPr="00617072">
         <w:rPr>
           <w:rFonts w:ascii="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:cs/>
         </w:rPr>
         <w:t>ไม่ว่ากรณีใดๆก็ตาม</w:t>
       </w:r>
     </w:p>
@@ -28128,61 +28306,61 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A008A2" w:rsidRPr="00626770">
       <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00757DC5" w:rsidRDefault="00757DC5" w:rsidP="00A87457">
+    <w:p w:rsidR="00644616" w:rsidRDefault="00644616" w:rsidP="00A87457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00757DC5" w:rsidRDefault="00757DC5" w:rsidP="00A87457">
+    <w:p w:rsidR="00644616" w:rsidRDefault="00644616" w:rsidP="00A87457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -28249,98 +28427,98 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="JasmineUPC">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="InspireTWDC">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00757DC5" w:rsidRPr="003047D6" w:rsidRDefault="00757DC5" w:rsidP="00A87457">
+  <w:p w:rsidR="00644616" w:rsidRPr="003047D6" w:rsidRDefault="00644616" w:rsidP="00A87457">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003047D6">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">Go cruise </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>– Disney Adventure – Singapore 3</w:t>
     </w:r>
     <w:r w:rsidRPr="003047D6">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> Night - QQCRSIN-DA001</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00757DC5" w:rsidRDefault="00757DC5" w:rsidP="00A87457">
+    <w:p w:rsidR="00644616" w:rsidRDefault="00644616" w:rsidP="00A87457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00757DC5" w:rsidRDefault="00757DC5" w:rsidP="00A87457">
+    <w:p w:rsidR="00644616" w:rsidRDefault="00644616" w:rsidP="00A87457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="054A15A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="21AE9CE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -28747,66 +28925,69 @@
     <w:rsid w:val="003206B1"/>
     <w:rsid w:val="0032695F"/>
     <w:rsid w:val="00334771"/>
     <w:rsid w:val="003542E8"/>
     <w:rsid w:val="00360487"/>
     <w:rsid w:val="003628E0"/>
     <w:rsid w:val="00370E89"/>
     <w:rsid w:val="003801E1"/>
     <w:rsid w:val="003825A2"/>
     <w:rsid w:val="003857C1"/>
     <w:rsid w:val="003B4EA0"/>
     <w:rsid w:val="003C6015"/>
     <w:rsid w:val="003D4EB7"/>
     <w:rsid w:val="003F030C"/>
     <w:rsid w:val="003F1E61"/>
     <w:rsid w:val="00411010"/>
     <w:rsid w:val="00434A4D"/>
     <w:rsid w:val="0045646A"/>
     <w:rsid w:val="00466493"/>
     <w:rsid w:val="00474DD6"/>
     <w:rsid w:val="00477B1D"/>
     <w:rsid w:val="004919BD"/>
     <w:rsid w:val="004947FF"/>
     <w:rsid w:val="004C0668"/>
     <w:rsid w:val="004C0A5C"/>
+    <w:rsid w:val="004C657C"/>
     <w:rsid w:val="004D0D24"/>
     <w:rsid w:val="004F3C43"/>
     <w:rsid w:val="005224EE"/>
     <w:rsid w:val="005248E4"/>
     <w:rsid w:val="00546DB7"/>
     <w:rsid w:val="00551B56"/>
     <w:rsid w:val="00553FD6"/>
     <w:rsid w:val="00567761"/>
     <w:rsid w:val="00570EA1"/>
     <w:rsid w:val="00580DB1"/>
     <w:rsid w:val="005821F7"/>
+    <w:rsid w:val="005A2B66"/>
     <w:rsid w:val="005A2DDF"/>
     <w:rsid w:val="005E241B"/>
     <w:rsid w:val="0061035C"/>
     <w:rsid w:val="00626770"/>
     <w:rsid w:val="006364CB"/>
+    <w:rsid w:val="00644616"/>
     <w:rsid w:val="00664CCA"/>
     <w:rsid w:val="00675F70"/>
     <w:rsid w:val="00683FD3"/>
     <w:rsid w:val="00684A4D"/>
     <w:rsid w:val="00687949"/>
     <w:rsid w:val="00691609"/>
     <w:rsid w:val="006930A5"/>
     <w:rsid w:val="00695E0D"/>
     <w:rsid w:val="006A2D32"/>
     <w:rsid w:val="006B0B9E"/>
     <w:rsid w:val="006C714E"/>
     <w:rsid w:val="006E0F80"/>
     <w:rsid w:val="006E1685"/>
     <w:rsid w:val="006E45D6"/>
     <w:rsid w:val="0071069E"/>
     <w:rsid w:val="007131B0"/>
     <w:rsid w:val="0071586D"/>
     <w:rsid w:val="007250DB"/>
     <w:rsid w:val="00735B55"/>
     <w:rsid w:val="00737D45"/>
     <w:rsid w:val="0074124D"/>
     <w:rsid w:val="00746A86"/>
     <w:rsid w:val="00746F49"/>
     <w:rsid w:val="00757DC5"/>
     <w:rsid w:val="0076025E"/>
@@ -28819,127 +29000,132 @@
     <w:rsid w:val="007D4A41"/>
     <w:rsid w:val="007D6A3D"/>
     <w:rsid w:val="007F1728"/>
     <w:rsid w:val="007F5A6C"/>
     <w:rsid w:val="007F69B7"/>
     <w:rsid w:val="008133F3"/>
     <w:rsid w:val="008306B1"/>
     <w:rsid w:val="00851F20"/>
     <w:rsid w:val="00852279"/>
     <w:rsid w:val="008548F1"/>
     <w:rsid w:val="00865658"/>
     <w:rsid w:val="00865CBD"/>
     <w:rsid w:val="008855EC"/>
     <w:rsid w:val="00891FD1"/>
     <w:rsid w:val="008954BE"/>
     <w:rsid w:val="00897667"/>
     <w:rsid w:val="008A3963"/>
     <w:rsid w:val="008B2E16"/>
     <w:rsid w:val="008C425E"/>
     <w:rsid w:val="008C46AD"/>
     <w:rsid w:val="008D6C8B"/>
     <w:rsid w:val="008F7CE7"/>
     <w:rsid w:val="00903E82"/>
     <w:rsid w:val="00911CCD"/>
     <w:rsid w:val="009160D3"/>
+    <w:rsid w:val="00925587"/>
     <w:rsid w:val="00933BD7"/>
     <w:rsid w:val="00961705"/>
     <w:rsid w:val="0096596C"/>
     <w:rsid w:val="009753E1"/>
     <w:rsid w:val="009F36B8"/>
     <w:rsid w:val="00A008A2"/>
     <w:rsid w:val="00A00A07"/>
     <w:rsid w:val="00A35C96"/>
     <w:rsid w:val="00A5722C"/>
     <w:rsid w:val="00A60F80"/>
     <w:rsid w:val="00A81EEE"/>
     <w:rsid w:val="00A87457"/>
     <w:rsid w:val="00AA7494"/>
+    <w:rsid w:val="00AB285B"/>
     <w:rsid w:val="00AC5B38"/>
     <w:rsid w:val="00AE386C"/>
     <w:rsid w:val="00AE7FDB"/>
     <w:rsid w:val="00AF47EF"/>
     <w:rsid w:val="00B251E8"/>
     <w:rsid w:val="00B303D5"/>
     <w:rsid w:val="00B36154"/>
     <w:rsid w:val="00B72BB7"/>
     <w:rsid w:val="00B84B08"/>
     <w:rsid w:val="00BB65A9"/>
     <w:rsid w:val="00BC05AB"/>
     <w:rsid w:val="00BC0D28"/>
     <w:rsid w:val="00BD452E"/>
     <w:rsid w:val="00BE11B4"/>
     <w:rsid w:val="00BE5650"/>
     <w:rsid w:val="00BF4F27"/>
     <w:rsid w:val="00BF5AFB"/>
     <w:rsid w:val="00C0637E"/>
     <w:rsid w:val="00C3646F"/>
     <w:rsid w:val="00C40749"/>
+    <w:rsid w:val="00CA3DEB"/>
     <w:rsid w:val="00CB5549"/>
     <w:rsid w:val="00CB616A"/>
     <w:rsid w:val="00CB66B0"/>
     <w:rsid w:val="00CC797A"/>
     <w:rsid w:val="00CE2891"/>
     <w:rsid w:val="00CE387A"/>
     <w:rsid w:val="00CF029F"/>
     <w:rsid w:val="00CF094F"/>
     <w:rsid w:val="00CF6310"/>
+    <w:rsid w:val="00CF7EC7"/>
     <w:rsid w:val="00D0087F"/>
     <w:rsid w:val="00D13F6B"/>
     <w:rsid w:val="00D21E8E"/>
     <w:rsid w:val="00D27811"/>
     <w:rsid w:val="00D35D8D"/>
     <w:rsid w:val="00D422A4"/>
     <w:rsid w:val="00D46645"/>
     <w:rsid w:val="00D46B96"/>
     <w:rsid w:val="00D47F49"/>
     <w:rsid w:val="00D606A6"/>
     <w:rsid w:val="00D6659D"/>
     <w:rsid w:val="00D903BE"/>
     <w:rsid w:val="00D949F6"/>
     <w:rsid w:val="00DD2747"/>
     <w:rsid w:val="00DD3BDF"/>
     <w:rsid w:val="00DF3F95"/>
     <w:rsid w:val="00E028A6"/>
     <w:rsid w:val="00E30E2E"/>
     <w:rsid w:val="00E35119"/>
     <w:rsid w:val="00E521D4"/>
     <w:rsid w:val="00E836AB"/>
     <w:rsid w:val="00E87938"/>
     <w:rsid w:val="00E9006B"/>
     <w:rsid w:val="00E922DC"/>
     <w:rsid w:val="00EB6CC6"/>
     <w:rsid w:val="00EC224E"/>
     <w:rsid w:val="00EE5F02"/>
     <w:rsid w:val="00F05039"/>
     <w:rsid w:val="00F264BB"/>
     <w:rsid w:val="00F40DC4"/>
     <w:rsid w:val="00F55097"/>
     <w:rsid w:val="00F60B13"/>
     <w:rsid w:val="00F84053"/>
     <w:rsid w:val="00F939CD"/>
     <w:rsid w:val="00FA6892"/>
+    <w:rsid w:val="00FC15F7"/>
     <w:rsid w:val="00FF5775"/>
     <w:rsid w:val="00FF6673"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -31032,78 +31218,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2A4A024-33F6-4F6B-927A-23B9810917E2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{148F6772-E8CD-4765-AC16-F570E6B0B1BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>2979</Words>
-  <Characters>16984</Characters>
+  <Words>2983</Words>
+  <Characters>17004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>141</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19924</CharactersWithSpaces>
+  <CharactersWithSpaces>19948</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>